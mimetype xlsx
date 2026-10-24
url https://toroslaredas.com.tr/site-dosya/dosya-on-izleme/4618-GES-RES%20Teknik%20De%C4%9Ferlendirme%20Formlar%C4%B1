--- v0 (2026-10-03)
+++ v1 (2026-10-24)
@@ -23,57 +23,57 @@
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\tuncay.delibalta\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{842F9D5D-4FEC-4132-995F-C36FBBC82AF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B1ECC1F-0B38-491A-8C17-CD664B2D4249}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="1350" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="EK-1 GES" sheetId="1" r:id="rId1"/>
-    <sheet name="Veriler" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="EK-1 GES" sheetId="7" r:id="rId1"/>
+    <sheet name="Veriler" sheetId="8" state="hidden" r:id="rId2"/>
     <sheet name="EK-2 RES" sheetId="3" r:id="rId3"/>
     <sheet name="Veri" sheetId="4" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'EK-1 GES'!$A$2:$F$59</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'EK-2 RES'!$A$2:$J$47</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
@@ -506,105 +506,98 @@
   <si>
     <t>Abone Bağlantı/Sözleşme Gücü  (kWe)</t>
   </si>
   <si>
     <t>Abone Grubu</t>
   </si>
   <si>
     <t>Başvuru Sahibinin Niteliği</t>
   </si>
   <si>
     <t>MERSİS veya Vergi Kimlik No
 (Tüzel Kişi )</t>
   </si>
   <si>
     <t>RÜZGAR ENERJİSİNE DAYALI LİSANSSIZ ELEKTRİK ÜRETİM TESİSİNE AİT 
 TEKNİK DEĞERLENDİRME FORMU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
@@ -976,491 +969,499 @@
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="155">
+  <cellXfs count="157">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="2" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="2" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...25 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...70 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{77EBD3A9-0F2B-4597-9C68-73AA65309CAC}"/>
     <cellStyle name="Normal_Sayfa1" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1493,849 +1494,789 @@
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor editAs="oneCell">
+      <xdr:oneCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
-        <xdr:to>
-[...4 lines deleted...]
-        </xdr:to>
+        <xdr:ext cx="222250" cy="177800"/>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
+            <xdr:cNvPr id="3073" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1026"/>
+                  <a14:compatExt spid="_x0000_s3073"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E58E0398-9F15-412A-8C67-4567C8BB035F}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
-      </xdr:twoCellAnchor>
+      </xdr:oneCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor editAs="oneCell">
+      <xdr:oneCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>19</xdr:row>
           <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
-        <xdr:to>
-[...4 lines deleted...]
-        </xdr:to>
+        <xdr:ext cx="171450" cy="133350"/>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
+            <xdr:cNvPr id="3074" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1027"/>
+                  <a14:compatExt spid="_x0000_s3074"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42AE2109-9174-40A3-A634-B4DC0BC175E9}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
-      </xdr:twoCellAnchor>
+      </xdr:oneCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor editAs="oneCell">
+      <xdr:oneCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>20</xdr:row>
           <xdr:rowOff>50800</xdr:rowOff>
         </xdr:from>
-        <xdr:to>
-[...4 lines deleted...]
-        </xdr:to>
+        <xdr:ext cx="171450" cy="133350"/>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
+            <xdr:cNvPr id="3075" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1028"/>
+                  <a14:compatExt spid="_x0000_s3075"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F17B498-50C9-4F8B-B342-CC678FA38C73}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
-      </xdr:twoCellAnchor>
+      </xdr:oneCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor editAs="oneCell">
+      <xdr:oneCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>21</xdr:row>
           <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
-        <xdr:to>
-[...4 lines deleted...]
-        </xdr:to>
+        <xdr:ext cx="222250" cy="177800"/>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1029" name="Check Box 5" hidden="1">
+            <xdr:cNvPr id="3076" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1029"/>
+                  <a14:compatExt spid="_x0000_s3076"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC68A0AB-9B7F-4E94-BBBB-0ACF97652B0E}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
-      </xdr:twoCellAnchor>
+      </xdr:oneCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor editAs="oneCell">
+      <xdr:oneCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
-        <xdr:to>
-[...4 lines deleted...]
-        </xdr:to>
+        <xdr:ext cx="222250" cy="177800"/>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
+            <xdr:cNvPr id="3077" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1030"/>
+                  <a14:compatExt spid="_x0000_s3077"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2AD9538-25EE-4988-9B2D-0AC0E19FC194}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
-      </xdr:twoCellAnchor>
+      </xdr:oneCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor editAs="oneCell">
+      <xdr:oneCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
-        <xdr:to>
-[...4 lines deleted...]
-        </xdr:to>
+        <xdr:ext cx="222250" cy="177800"/>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1031" name="Check Box 7" hidden="1">
+            <xdr:cNvPr id="3078" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1031"/>
+                  <a14:compatExt spid="_x0000_s3078"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B39A0419-DC74-4BC3-99EE-A5A0CAB0D9B4}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
-      </xdr:twoCellAnchor>
+      </xdr:oneCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor editAs="oneCell">
+      <xdr:oneCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>24</xdr:row>
           <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
-        <xdr:to>
-[...4 lines deleted...]
-        </xdr:to>
+        <xdr:ext cx="222250" cy="177800"/>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
+            <xdr:cNvPr id="3079" name="Check Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1032"/>
+                  <a14:compatExt spid="_x0000_s3079"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A53C8A77-F3A2-4662-952D-DD5A18727782}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
-      </xdr:twoCellAnchor>
+      </xdr:oneCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor editAs="oneCell">
+      <xdr:oneCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>26</xdr:row>
           <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
-        <xdr:to>
-[...4 lines deleted...]
-        </xdr:to>
+        <xdr:ext cx="222250" cy="177800"/>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
+            <xdr:cNvPr id="3080" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1034"/>
+                  <a14:compatExt spid="_x0000_s3080"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D4455C1-0812-4085-B726-53551F661FAE}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
-      </xdr:twoCellAnchor>
+      </xdr:oneCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor editAs="oneCell">
+      <xdr:oneCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>27</xdr:row>
           <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
-        <xdr:to>
-[...4 lines deleted...]
-        </xdr:to>
+        <xdr:ext cx="222250" cy="177800"/>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1035" name="Check Box 11" hidden="1">
+            <xdr:cNvPr id="3081" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1035"/>
+                  <a14:compatExt spid="_x0000_s3081"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F6A88C6-9BD4-4968-8D13-22DBE1A89EB5}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
-      </xdr:twoCellAnchor>
+      </xdr:oneCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor editAs="oneCell">
+      <xdr:oneCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>28</xdr:row>
           <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
-        <xdr:to>
-[...4 lines deleted...]
-        </xdr:to>
+        <xdr:ext cx="222250" cy="177800"/>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1036" name="Check Box 12" hidden="1">
+            <xdr:cNvPr id="3082" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1036"/>
+                  <a14:compatExt spid="_x0000_s3082"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26683431-83B5-4E69-BC9A-F622587152A1}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
-      </xdr:twoCellAnchor>
+      </xdr:oneCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor editAs="oneCell">
+      <xdr:oneCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
-        <xdr:to>
-[...4 lines deleted...]
-        </xdr:to>
+        <xdr:ext cx="222250" cy="177800"/>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1037" name="Check Box 13" hidden="1">
+            <xdr:cNvPr id="3083" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1037"/>
+                  <a14:compatExt spid="_x0000_s3083"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE788080-2680-42D3-9EDF-2DBF3D5FDA0A}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
-      </xdr:twoCellAnchor>
+      </xdr:oneCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
-      <xdr:twoCellAnchor editAs="oneCell">
+      <xdr:oneCellAnchor>
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>25</xdr:row>
           <xdr:rowOff>12700</xdr:rowOff>
         </xdr:from>
-        <xdr:to>
-[...4 lines deleted...]
-        </xdr:to>
+        <xdr:ext cx="222250" cy="177800"/>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="1040" name="Check Box 16" hidden="1">
+            <xdr:cNvPr id="3084" name="Check Box 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
-                  <a14:compatExt spid="_x0000_s1040"/>
+                  <a14:compatExt spid="_x0000_s3084"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010040000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5C7451-8916-4B71-8E25-6ADF9FDFECC2}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
-      </xdr:twoCellAnchor>
+      </xdr:oneCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2606,58 +2547,58 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F051670-56F7-427E-8B91-EB576B9B197C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F59"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15:B18"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>
     <col min="2" max="2" width="66" customWidth="1"/>
     <col min="3" max="3" width="28.7265625" customWidth="1"/>
     <col min="4" max="5" width="27.453125" customWidth="1"/>
     <col min="6" max="6" width="3" customWidth="1"/>
     <col min="8" max="8" width="10.54296875" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="11.54296875" bestFit="1" customWidth="1"/>
     <col min="256" max="256" width="3.7265625" customWidth="1"/>
     <col min="257" max="257" width="62.81640625" customWidth="1"/>
     <col min="258" max="258" width="22.81640625" customWidth="1"/>
     <col min="259" max="259" width="21.54296875" customWidth="1"/>
     <col min="260" max="260" width="41.453125" customWidth="1"/>
     <col min="261" max="261" width="4.1796875" customWidth="1"/>
     <col min="262" max="262" width="22.54296875" customWidth="1"/>
     <col min="512" max="512" width="3.7265625" customWidth="1"/>
     <col min="513" max="513" width="62.81640625" customWidth="1"/>
     <col min="514" max="514" width="22.81640625" customWidth="1"/>
     <col min="515" max="515" width="21.54296875" customWidth="1"/>
     <col min="516" max="516" width="41.453125" customWidth="1"/>
     <col min="517" max="517" width="4.1796875" customWidth="1"/>
     <col min="518" max="518" width="22.54296875" customWidth="1"/>
@@ -3070,969 +3011,967 @@
     <col min="15616" max="15616" width="3.7265625" customWidth="1"/>
     <col min="15617" max="15617" width="62.81640625" customWidth="1"/>
     <col min="15618" max="15618" width="22.81640625" customWidth="1"/>
     <col min="15619" max="15619" width="21.54296875" customWidth="1"/>
     <col min="15620" max="15620" width="41.453125" customWidth="1"/>
     <col min="15621" max="15621" width="4.1796875" customWidth="1"/>
     <col min="15622" max="15622" width="22.54296875" customWidth="1"/>
     <col min="15872" max="15872" width="3.7265625" customWidth="1"/>
     <col min="15873" max="15873" width="62.81640625" customWidth="1"/>
     <col min="15874" max="15874" width="22.81640625" customWidth="1"/>
     <col min="15875" max="15875" width="21.54296875" customWidth="1"/>
     <col min="15876" max="15876" width="41.453125" customWidth="1"/>
     <col min="15877" max="15877" width="4.1796875" customWidth="1"/>
     <col min="15878" max="15878" width="22.54296875" customWidth="1"/>
     <col min="16128" max="16128" width="3.7265625" customWidth="1"/>
     <col min="16129" max="16129" width="62.81640625" customWidth="1"/>
     <col min="16130" max="16130" width="22.81640625" customWidth="1"/>
     <col min="16131" max="16131" width="21.54296875" customWidth="1"/>
     <col min="16132" max="16132" width="41.453125" customWidth="1"/>
     <col min="16133" max="16133" width="4.1796875" customWidth="1"/>
     <col min="16134" max="16134" width="22.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="1:6" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="19"/>
-      <c r="B2" s="85" t="s">
+      <c r="B2" s="98" t="s">
         <v>114</v>
       </c>
-      <c r="C2" s="86"/>
-[...7 lines deleted...]
-      <c r="E3" s="88"/>
+      <c r="C2" s="99"/>
+      <c r="D2" s="99"/>
+      <c r="E2" s="100"/>
+    </row>
+    <row r="3" spans="1:6" ht="18.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B3" s="101"/>
+      <c r="C3" s="101"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="101"/>
     </row>
     <row r="4" spans="1:6" ht="20.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A4" s="9"/>
-      <c r="B4" s="92" t="s">
+      <c r="B4" s="105" t="s">
         <v>83</v>
       </c>
-      <c r="C4" s="94"/>
-[...1 lines deleted...]
-      <c r="E4" s="96"/>
+      <c r="C4" s="107"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="109"/>
     </row>
     <row r="5" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="9"/>
-      <c r="B5" s="93"/>
-[...2 lines deleted...]
-      <c r="E5" s="99"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="111"/>
+      <c r="E5" s="112"/>
     </row>
     <row r="6" spans="1:6" ht="61.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="9"/>
-      <c r="B6" s="90" t="s">
+      <c r="B6" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="C6" s="26" t="s">
+      <c r="C6" s="23" t="s">
         <v>72</v>
       </c>
-      <c r="D6" s="27" t="s">
+      <c r="D6" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="E6" s="27" t="s">
+      <c r="E6" s="24" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="9"/>
-      <c r="B7" s="91"/>
-      <c r="C7" s="17"/>
+      <c r="B7" s="104"/>
+      <c r="C7" s="58"/>
       <c r="D7" s="16"/>
-      <c r="E7" s="18"/>
+      <c r="E7" s="17"/>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="9"/>
       <c r="B8" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="89"/>
-[...1 lines deleted...]
-      <c r="E8" s="76"/>
+      <c r="C8" s="102"/>
+      <c r="D8" s="95"/>
+      <c r="E8" s="95"/>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="9"/>
       <c r="B9" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="89"/>
-[...1 lines deleted...]
-      <c r="E9" s="77"/>
+      <c r="C9" s="102"/>
+      <c r="D9" s="95"/>
+      <c r="E9" s="96"/>
     </row>
     <row r="10" spans="1:6" ht="18.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A10" s="9"/>
       <c r="B10" s="10" t="s">
         <v>115</v>
       </c>
-      <c r="C10" s="102" t="s">
+      <c r="C10" s="113" t="s">
         <v>94</v>
       </c>
-      <c r="D10" s="103"/>
-      <c r="E10" s="104"/>
+      <c r="D10" s="114"/>
+      <c r="E10" s="115"/>
     </row>
     <row r="11" spans="1:6" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A11" s="9"/>
       <c r="B11" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="105" t="s">
+      <c r="C11" s="116" t="s">
         <v>94</v>
       </c>
-      <c r="D11" s="103"/>
-      <c r="E11" s="104"/>
+      <c r="D11" s="114"/>
+      <c r="E11" s="115"/>
     </row>
     <row r="12" spans="1:6" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="9"/>
       <c r="B12" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="C12" s="105" t="s">
+      <c r="C12" s="116" t="s">
         <v>94</v>
       </c>
-      <c r="D12" s="103"/>
-      <c r="E12" s="104"/>
+      <c r="D12" s="114"/>
+      <c r="E12" s="115"/>
     </row>
     <row r="13" spans="1:6" ht="18.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="9"/>
       <c r="B13" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="102" t="s">
+      <c r="C13" s="113" t="s">
         <v>94</v>
       </c>
-      <c r="D13" s="103"/>
-      <c r="E13" s="104"/>
+      <c r="D13" s="114"/>
+      <c r="E13" s="115"/>
     </row>
     <row r="14" spans="1:6" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="9"/>
       <c r="B14" s="10" t="s">
         <v>101</v>
       </c>
-      <c r="C14" s="89"/>
-[...1 lines deleted...]
-      <c r="E14" s="107"/>
+      <c r="C14" s="117"/>
+      <c r="D14" s="118"/>
+      <c r="E14" s="119"/>
     </row>
     <row r="15" spans="1:6" ht="25.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="9"/>
-      <c r="B15" s="82" t="s">
+      <c r="B15" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="20" t="s">
+      <c r="C15" s="57" t="s">
         <v>98</v>
       </c>
-      <c r="D15" s="108"/>
-      <c r="E15" s="109"/>
+      <c r="D15" s="84"/>
+      <c r="E15" s="83"/>
     </row>
     <row r="16" spans="1:6" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A16" s="9"/>
-      <c r="B16" s="83"/>
+      <c r="B16" s="80"/>
       <c r="C16" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="D16" s="110"/>
-      <c r="E16" s="109"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="83"/>
     </row>
     <row r="17" spans="1:6" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A17" s="9"/>
-      <c r="B17" s="83"/>
+      <c r="B17" s="80"/>
       <c r="C17" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="D17" s="110"/>
-      <c r="E17" s="109"/>
+      <c r="D17" s="82"/>
+      <c r="E17" s="83"/>
     </row>
     <row r="18" spans="1:6" ht="27" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="9"/>
-      <c r="B18" s="84"/>
-      <c r="C18" s="21" t="s">
+      <c r="B18" s="81"/>
+      <c r="C18" s="18" t="s">
         <v>110</v>
       </c>
-      <c r="D18" s="108"/>
-      <c r="E18" s="109"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="60"/>
     </row>
     <row r="19" spans="1:6" ht="20.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A19" s="9"/>
-      <c r="B19" s="115" t="s">
+      <c r="B19" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C19" s="100" t="s">
+      <c r="C19" s="66" t="s">
         <v>36</v>
       </c>
-      <c r="D19" s="100"/>
-      <c r="E19" s="101"/>
+      <c r="D19" s="66"/>
+      <c r="E19" s="67"/>
       <c r="F19" s="3"/>
     </row>
     <row r="20" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" s="9"/>
-      <c r="B20" s="116"/>
-      <c r="C20" s="64" t="s">
+      <c r="B20" s="74"/>
+      <c r="C20" s="61" t="s">
         <v>37</v>
       </c>
-      <c r="D20" s="64"/>
-      <c r="E20" s="65"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="69"/>
       <c r="F20" s="3"/>
     </row>
     <row r="21" spans="1:6" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A21" s="9"/>
-      <c r="B21" s="117"/>
-      <c r="C21" s="64" t="s">
+      <c r="B21" s="75"/>
+      <c r="C21" s="61" t="s">
         <v>38</v>
       </c>
-      <c r="D21" s="64"/>
-[...1 lines deleted...]
-      <c r="F21" s="23"/>
+      <c r="D21" s="61"/>
+      <c r="E21" s="61"/>
+      <c r="F21" s="20"/>
     </row>
     <row r="22" spans="1:6" ht="18.5" thickTop="1" x14ac:dyDescent="0.4">
       <c r="A22" s="9"/>
-      <c r="B22" s="111" t="s">
+      <c r="B22" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="C22" s="114" t="s">
+      <c r="C22" s="65" t="s">
         <v>88</v>
       </c>
-      <c r="D22" s="100"/>
-      <c r="E22" s="101"/>
+      <c r="D22" s="66"/>
+      <c r="E22" s="67"/>
     </row>
     <row r="23" spans="1:6" ht="18" x14ac:dyDescent="0.4">
       <c r="A23" s="9"/>
-      <c r="B23" s="112"/>
-      <c r="C23" s="63" t="s">
+      <c r="B23" s="63"/>
+      <c r="C23" s="68" t="s">
         <v>40</v>
       </c>
-      <c r="D23" s="64"/>
-      <c r="E23" s="65"/>
+      <c r="D23" s="61"/>
+      <c r="E23" s="69"/>
     </row>
     <row r="24" spans="1:6" ht="18" x14ac:dyDescent="0.4">
       <c r="A24" s="9"/>
-      <c r="B24" s="112"/>
-      <c r="C24" s="63" t="s">
+      <c r="B24" s="63"/>
+      <c r="C24" s="68" t="s">
         <v>41</v>
       </c>
-      <c r="D24" s="64"/>
-      <c r="E24" s="65"/>
+      <c r="D24" s="61"/>
+      <c r="E24" s="69"/>
     </row>
     <row r="25" spans="1:6" ht="18" x14ac:dyDescent="0.35">
       <c r="A25" s="9"/>
-      <c r="B25" s="112"/>
-      <c r="C25" s="79" t="s">
+      <c r="B25" s="63"/>
+      <c r="C25" s="70" t="s">
         <v>89</v>
       </c>
-      <c r="D25" s="80"/>
-      <c r="E25" s="81"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="72"/>
     </row>
     <row r="26" spans="1:6" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A26" s="9"/>
-      <c r="B26" s="113"/>
-      <c r="C26" s="79" t="s">
+      <c r="B26" s="64"/>
+      <c r="C26" s="70" t="s">
         <v>97</v>
       </c>
-      <c r="D26" s="80"/>
-      <c r="E26" s="81"/>
+      <c r="D26" s="71"/>
+      <c r="E26" s="72"/>
     </row>
     <row r="27" spans="1:6" ht="21" customHeight="1" thickTop="1" x14ac:dyDescent="0.5">
       <c r="A27" s="9"/>
-      <c r="B27" s="82" t="s">
+      <c r="B27" s="79" t="s">
         <v>5</v>
       </c>
-      <c r="C27" s="114" t="s">
+      <c r="C27" s="65" t="s">
         <v>90</v>
       </c>
-      <c r="D27" s="100"/>
-      <c r="E27" s="101"/>
+      <c r="D27" s="66"/>
+      <c r="E27" s="67"/>
       <c r="F27" s="2"/>
     </row>
     <row r="28" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A28" s="9"/>
-      <c r="B28" s="83"/>
-      <c r="C28" s="63" t="s">
+      <c r="B28" s="80"/>
+      <c r="C28" s="68" t="s">
         <v>91</v>
       </c>
-      <c r="D28" s="64"/>
-      <c r="E28" s="65"/>
+      <c r="D28" s="61"/>
+      <c r="E28" s="69"/>
       <c r="F28" s="2"/>
     </row>
     <row r="29" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A29" s="9"/>
-      <c r="B29" s="83"/>
-      <c r="C29" s="63" t="s">
+      <c r="B29" s="80"/>
+      <c r="C29" s="68" t="s">
         <v>92</v>
       </c>
-      <c r="D29" s="64"/>
-      <c r="E29" s="65"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="69"/>
       <c r="F29" s="2"/>
     </row>
     <row r="30" spans="1:6" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A30" s="9"/>
-      <c r="B30" s="84"/>
-      <c r="C30" s="63" t="s">
+      <c r="B30" s="81"/>
+      <c r="C30" s="68" t="s">
         <v>96</v>
       </c>
-      <c r="D30" s="64"/>
-      <c r="E30" s="65"/>
+      <c r="D30" s="61"/>
+      <c r="E30" s="69"/>
       <c r="F30" s="2"/>
     </row>
     <row r="31" spans="1:6" ht="18.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A31" s="9"/>
       <c r="B31" s="10" t="s">
         <v>109</v>
       </c>
-      <c r="C31" s="78"/>
-[...1 lines deleted...]
-      <c r="E31" s="71"/>
+      <c r="C31" s="97"/>
+      <c r="D31" s="89"/>
+      <c r="E31" s="90"/>
     </row>
     <row r="32" spans="1:6" ht="18.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A32" s="9"/>
       <c r="B32" s="10" t="s">
         <v>108</v>
       </c>
-      <c r="C32" s="69"/>
-[...1 lines deleted...]
-      <c r="E32" s="71"/>
+      <c r="C32" s="88"/>
+      <c r="D32" s="89"/>
+      <c r="E32" s="90"/>
     </row>
     <row r="33" spans="1:5" ht="18.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A33" s="9"/>
       <c r="B33" s="10" t="s">
         <v>107</v>
       </c>
-      <c r="C33" s="72"/>
-[...1 lines deleted...]
-      <c r="E33" s="74"/>
+      <c r="C33" s="91"/>
+      <c r="D33" s="92"/>
+      <c r="E33" s="93"/>
     </row>
     <row r="34" spans="1:5" ht="18.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A34" s="9"/>
       <c r="B34" s="10" t="s">
         <v>106</v>
       </c>
-      <c r="C34" s="72"/>
-[...1 lines deleted...]
-      <c r="E34" s="74"/>
+      <c r="C34" s="91"/>
+      <c r="D34" s="92"/>
+      <c r="E34" s="93"/>
     </row>
     <row r="35" spans="1:5" ht="18.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A35" s="9"/>
       <c r="B35" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="C35" s="72"/>
-[...1 lines deleted...]
-      <c r="E35" s="74"/>
+      <c r="C35" s="91"/>
+      <c r="D35" s="92"/>
+      <c r="E35" s="93"/>
     </row>
     <row r="36" spans="1:5" ht="18.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A36" s="9"/>
       <c r="B36" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="C36" s="72"/>
-[...1 lines deleted...]
-      <c r="E36" s="74"/>
+      <c r="C36" s="91"/>
+      <c r="D36" s="92"/>
+      <c r="E36" s="93"/>
     </row>
     <row r="37" spans="1:5" ht="21.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A37" s="9"/>
       <c r="B37" s="11" t="s">
         <v>105</v>
       </c>
-      <c r="C37" s="75" t="s">
+      <c r="C37" s="94" t="s">
         <v>93</v>
       </c>
-      <c r="D37" s="76"/>
-      <c r="E37" s="77"/>
+      <c r="D37" s="95"/>
+      <c r="E37" s="96"/>
     </row>
     <row r="38" spans="1:5" ht="18.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A38" s="9"/>
       <c r="B38" s="10" t="s">
         <v>84</v>
       </c>
-      <c r="C38" s="66" t="s">
+      <c r="C38" s="85" t="s">
         <v>94</v>
       </c>
-      <c r="D38" s="67"/>
-      <c r="E38" s="68"/>
+      <c r="D38" s="86"/>
+      <c r="E38" s="87"/>
     </row>
     <row r="39" spans="1:5" ht="38.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A39" s="9"/>
-      <c r="B39" s="60" t="s">
+      <c r="B39" s="76" t="s">
         <v>81</v>
       </c>
-      <c r="C39" s="28" t="s">
+      <c r="C39" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="D39" s="29" t="s">
+      <c r="D39" s="26" t="s">
         <v>79</v>
       </c>
-      <c r="E39" s="29" t="s">
+      <c r="E39" s="26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A40" s="9"/>
-      <c r="B40" s="61"/>
+      <c r="B40" s="77"/>
       <c r="C40" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D40" s="12"/>
       <c r="E40" s="12"/>
     </row>
     <row r="41" spans="1:5" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A41" s="9"/>
-      <c r="B41" s="61"/>
+      <c r="B41" s="77"/>
       <c r="C41" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="12"/>
       <c r="E41" s="12"/>
     </row>
     <row r="42" spans="1:5" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A42" s="9"/>
-      <c r="B42" s="61"/>
+      <c r="B42" s="77"/>
       <c r="C42" s="12" t="s">
         <v>42</v>
       </c>
       <c r="D42" s="12"/>
       <c r="E42" s="12"/>
     </row>
     <row r="43" spans="1:5" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A43" s="9"/>
-      <c r="B43" s="62"/>
+      <c r="B43" s="78"/>
       <c r="C43" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="12"/>
       <c r="E43" s="12"/>
     </row>
     <row r="44" spans="1:5" ht="38.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A44" s="9"/>
-      <c r="B44" s="60" t="s">
+      <c r="B44" s="76" t="s">
         <v>111</v>
       </c>
-      <c r="C44" s="28" t="s">
+      <c r="C44" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="D44" s="30" t="s">
+      <c r="D44" s="27" t="s">
         <v>79</v>
       </c>
-      <c r="E44" s="31" t="s">
+      <c r="E44" s="28" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A45" s="9"/>
-      <c r="B45" s="61"/>
+      <c r="B45" s="77"/>
       <c r="C45" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D45" s="12"/>
       <c r="E45" s="12"/>
     </row>
     <row r="46" spans="1:5" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A46" s="9"/>
-      <c r="B46" s="61"/>
+      <c r="B46" s="77"/>
       <c r="C46" s="12" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="12"/>
       <c r="E46" s="12"/>
     </row>
     <row r="47" spans="1:5" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A47" s="9"/>
-      <c r="B47" s="61"/>
+      <c r="B47" s="77"/>
       <c r="C47" s="12" t="s">
         <v>42</v>
       </c>
       <c r="D47" s="12"/>
       <c r="E47" s="12"/>
     </row>
     <row r="48" spans="1:5" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A48" s="9"/>
-      <c r="B48" s="62"/>
+      <c r="B48" s="78"/>
       <c r="C48" s="12" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="12"/>
       <c r="E48" s="12"/>
     </row>
     <row r="49" spans="1:5" ht="38.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A49" s="9"/>
-      <c r="B49" s="60" t="s">
+      <c r="B49" s="76" t="s">
         <v>80</v>
       </c>
-      <c r="C49" s="32" t="s">
+      <c r="C49" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="D49" s="33" t="s">
+      <c r="D49" s="30" t="s">
         <v>44</v>
       </c>
-      <c r="E49" s="34" t="s">
+      <c r="E49" s="31" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:5" ht="25.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A50" s="9"/>
-      <c r="B50" s="61"/>
-      <c r="C50" s="22" t="s">
+      <c r="B50" s="77"/>
+      <c r="C50" s="19" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="14"/>
       <c r="E50" s="14"/>
     </row>
     <row r="51" spans="1:5" ht="38.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A51" s="9"/>
-      <c r="B51" s="61"/>
-      <c r="C51" s="35" t="s">
+      <c r="B51" s="77"/>
+      <c r="C51" s="32" t="s">
         <v>43</v>
       </c>
-      <c r="D51" s="36" t="s">
+      <c r="D51" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="E51" s="29" t="s">
+      <c r="E51" s="26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="52" spans="1:5" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A52" s="9"/>
-      <c r="B52" s="61"/>
+      <c r="B52" s="77"/>
       <c r="C52" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D52" s="14"/>
       <c r="E52" s="13"/>
     </row>
     <row r="53" spans="1:5" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A53" s="9"/>
-      <c r="B53" s="61"/>
+      <c r="B53" s="77"/>
       <c r="C53" s="15" t="s">
         <v>42</v>
       </c>
       <c r="D53" s="14"/>
       <c r="E53" s="13"/>
     </row>
     <row r="54" spans="1:5" ht="19.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A54" s="9"/>
-      <c r="B54" s="62"/>
+      <c r="B54" s="78"/>
       <c r="C54" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="14"/>
       <c r="E54" s="13"/>
     </row>
     <row r="55" spans="1:5" ht="15" thickTop="1" x14ac:dyDescent="0.35"/>
     <row r="56" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="57" spans="1:5" ht="70" x14ac:dyDescent="0.35">
-      <c r="B57" s="24" t="s">
+      <c r="B57" s="21" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="58" spans="1:5" ht="17.5" x14ac:dyDescent="0.35">
-      <c r="B58" s="25" t="s">
+      <c r="B58" s="22" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="59" spans="1:5" ht="17.5" x14ac:dyDescent="0.35">
-      <c r="B59" s="25" t="s">
+      <c r="B59" s="22" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="B39:B43"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="C32:E32"/>
+    <mergeCell ref="C33:E33"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="B15:B18"/>
+    <mergeCell ref="B2:E2"/>
+    <mergeCell ref="B3:E3"/>
+    <mergeCell ref="C8:E8"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:E5"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="C14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="C28:E28"/>
+    <mergeCell ref="C29:E29"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="B19:B21"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="C20:E20"/>
     <mergeCell ref="B49:B54"/>
     <mergeCell ref="B44:B48"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="C21:E21"/>
     <mergeCell ref="B22:B26"/>
     <mergeCell ref="C22:E22"/>
     <mergeCell ref="C24:E24"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="B27:B30"/>
-    <mergeCell ref="C27:E27"/>
-[...31 lines deleted...]
-    <mergeCell ref="C26:E26"/>
   </mergeCells>
-  <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1027" r:id="rId4" name="Check Box 3">
+            <control shapeId="3073" r:id="rId4" name="Check Box 1">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>18</xdr:row>
+                    <xdr:rowOff>12700</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>241300</xdr:colOff>
+                    <xdr:row>18</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="3074" r:id="rId5" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>19</xdr:row>
                     <xdr:rowOff>184150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1028" r:id="rId5" name="Check Box 4">
+            <control shapeId="3075" r:id="rId6" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>50800</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>20</xdr:row>
                     <xdr:rowOff>184150</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1026" r:id="rId6" name="Check Box 2">
+            <control shapeId="3076" r:id="rId7" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>21</xdr:row>
                     <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>241300</xdr:colOff>
-                    <xdr:row>18</xdr:row>
+                    <xdr:row>21</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1030" r:id="rId7" name="Check Box 6">
+            <control shapeId="3077" r:id="rId8" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>241300</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1029" r:id="rId8" name="Check Box 5">
+            <control shapeId="3078" r:id="rId9" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
-                    <xdr:row>21</xdr:row>
+                    <xdr:row>23</xdr:row>
                     <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>241300</xdr:colOff>
-                    <xdr:row>21</xdr:row>
+                    <xdr:row>23</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1034" r:id="rId9" name="Check Box 10">
+            <control shapeId="3079" r:id="rId10" name="Check Box 7">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>24</xdr:row>
+                    <xdr:rowOff>12700</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>2</xdr:col>
+                    <xdr:colOff>241300</xdr:colOff>
+                    <xdr:row>24</xdr:row>
+                    <xdr:rowOff>190500</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="3080" r:id="rId11" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>241300</xdr:colOff>
                     <xdr:row>26</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1035" r:id="rId10" name="Check Box 11">
+            <control shapeId="3081" r:id="rId12" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>241300</xdr:colOff>
                     <xdr:row>27</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1036" r:id="rId11" name="Check Box 12">
+            <control shapeId="3082" r:id="rId13" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>241300</xdr:colOff>
                     <xdr:row>28</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1031" r:id="rId12" name="Check Box 7">
-[...21 lines deleted...]
-            <control shapeId="1037" r:id="rId13" name="Check Box 13">
+            <control shapeId="3083" r:id="rId14" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>241300</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1032" r:id="rId14" name="Check Box 8">
-[...21 lines deleted...]
-            <control shapeId="1040" r:id="rId15" name="Check Box 16">
+            <control shapeId="3084" r:id="rId15" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>12700</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>241300</xdr:colOff>
                     <xdr:row>25</xdr:row>
                     <xdr:rowOff>190500</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1D4A92B8-E00B-4CAF-B636-56832DD951E4}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F6888E09-E4F8-4CD0-9EA2-AD6412B98BA8}">
           <x14:formula1>
-            <xm:f>Veriler!$D$1:$D$14</xm:f>
+            <xm:f>Veriler!R1:R8</xm:f>
           </x14:formula1>
-          <xm:sqref>C10:E10</xm:sqref>
+          <xm:sqref>C50</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C72F79F2-9D7D-4772-A761-1BF665B600E8}">
+          <x14:formula1>
+            <xm:f>Veriler!$U$1:$U$4</xm:f>
+          </x14:formula1>
+          <xm:sqref>C13:E13</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{D66716F1-750E-401D-BC4D-A4624CA3F358}">
+          <x14:formula1>
+            <xm:f>Veriler!$L$1:$L$24</xm:f>
+          </x14:formula1>
+          <xm:sqref>C38:E38</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{564240B4-ECD2-4182-BF36-C0D177E315AC}">
+          <x14:formula1>
+            <xm:f>Veriler!$I$1:$I$11</xm:f>
+          </x14:formula1>
+          <xm:sqref>C12:E12</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CA1DB99B-8917-4D7D-9118-3BD6D19149BB}">
           <x14:formula1>
             <xm:f>Veriler!$A$1:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>C11:E11</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{564240B4-ECD2-4182-BF36-C0D177E315AC}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1D4A92B8-E00B-4CAF-B636-56832DD951E4}">
           <x14:formula1>
-            <xm:f>Veriler!$I$1:$I$11</xm:f>
+            <xm:f>Veriler!$D$1:$D$14</xm:f>
           </x14:formula1>
-          <xm:sqref>C12:E12</xm:sqref>
-[...17 lines deleted...]
-          <xm:sqref>C50</xm:sqref>
+          <xm:sqref>C10:E10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD211CF1-04BE-4F9D-9EB0-B4C92C7F7A55}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E74FC07-C74F-4E88-8ECD-8033DDDD83FB}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:U24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C9" sqref="C9:I9"/>
+      <selection activeCell="C9" sqref="C9:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="22.81640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24.7265625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="38.26953125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="R1" s="6" t="s">
         <v>94</v>
@@ -4258,702 +4197,702 @@
       </c>
     </row>
     <row r="23" spans="12:12" x14ac:dyDescent="0.35">
       <c r="L23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="12:12" x14ac:dyDescent="0.35">
       <c r="L24" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED340C1C-4280-4F5C-8C86-5454D819838C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C12" sqref="C12:I12"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.453125" style="37" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="16384" width="8.7265625" style="37"/>
+    <col min="1" max="1" width="6.453125" style="34" customWidth="1"/>
+    <col min="2" max="2" width="67.453125" style="34" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7265625" style="34" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.7265625" style="34" customWidth="1"/>
+    <col min="5" max="5" width="17.7265625" style="34" customWidth="1"/>
+    <col min="6" max="9" width="16.7265625" style="34" customWidth="1"/>
+    <col min="10" max="10" width="4.7265625" style="34" customWidth="1"/>
+    <col min="11" max="16384" width="8.7265625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:9" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="132" t="s">
+      <c r="B2" s="145" t="s">
         <v>139</v>
       </c>
-      <c r="C2" s="133"/>
-[...5 lines deleted...]
-      <c r="I2" s="134"/>
+      <c r="C2" s="146"/>
+      <c r="D2" s="146"/>
+      <c r="E2" s="146"/>
+      <c r="F2" s="146"/>
+      <c r="G2" s="146"/>
+      <c r="H2" s="146"/>
+      <c r="I2" s="147"/>
     </row>
     <row r="3" spans="2:9" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="126"/>
-[...6 lines deleted...]
-      <c r="I3" s="126"/>
+      <c r="B3" s="152"/>
+      <c r="C3" s="152"/>
+      <c r="D3" s="152"/>
+      <c r="E3" s="152"/>
+      <c r="F3" s="152"/>
+      <c r="G3" s="152"/>
+      <c r="H3" s="152"/>
+      <c r="I3" s="152"/>
     </row>
     <row r="4" spans="2:9" ht="35.15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="115" t="s">
+      <c r="B4" s="73" t="s">
         <v>83</v>
       </c>
-      <c r="C4" s="127"/>
-[...5 lines deleted...]
-      <c r="I4" s="128"/>
+      <c r="C4" s="153"/>
+      <c r="D4" s="153"/>
+      <c r="E4" s="153"/>
+      <c r="F4" s="153"/>
+      <c r="G4" s="153"/>
+      <c r="H4" s="153"/>
+      <c r="I4" s="154"/>
     </row>
     <row r="5" spans="2:9" ht="35.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="117"/>
-[...6 lines deleted...]
-      <c r="I5" s="130"/>
+      <c r="B5" s="75"/>
+      <c r="C5" s="155"/>
+      <c r="D5" s="155"/>
+      <c r="E5" s="155"/>
+      <c r="F5" s="155"/>
+      <c r="G5" s="155"/>
+      <c r="H5" s="155"/>
+      <c r="I5" s="156"/>
     </row>
     <row r="6" spans="2:9" ht="39" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="124" t="s">
+      <c r="B6" s="150" t="s">
         <v>82</v>
       </c>
-      <c r="C6" s="118" t="s">
+      <c r="C6" s="128" t="s">
         <v>138</v>
       </c>
-      <c r="D6" s="119"/>
-[...1 lines deleted...]
-      <c r="F6" s="118" t="s">
+      <c r="D6" s="129"/>
+      <c r="E6" s="130"/>
+      <c r="F6" s="128" t="s">
         <v>34</v>
       </c>
-      <c r="G6" s="120"/>
-      <c r="H6" s="118" t="s">
+      <c r="G6" s="130"/>
+      <c r="H6" s="128" t="s">
         <v>35</v>
       </c>
-      <c r="I6" s="120"/>
+      <c r="I6" s="130"/>
     </row>
     <row r="7" spans="2:9" ht="33" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="125"/>
-[...6 lines deleted...]
-      <c r="I7" s="123"/>
+      <c r="B7" s="151"/>
+      <c r="C7" s="120"/>
+      <c r="D7" s="144"/>
+      <c r="E7" s="121"/>
+      <c r="F7" s="120"/>
+      <c r="G7" s="121"/>
+      <c r="H7" s="120"/>
+      <c r="I7" s="121"/>
     </row>
     <row r="8" spans="2:9" ht="25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="135"/>
-[...5 lines deleted...]
-      <c r="I8" s="136"/>
+      <c r="C8" s="148"/>
+      <c r="D8" s="148"/>
+      <c r="E8" s="148"/>
+      <c r="F8" s="148"/>
+      <c r="G8" s="148"/>
+      <c r="H8" s="148"/>
+      <c r="I8" s="149"/>
     </row>
     <row r="9" spans="2:9" ht="25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="137"/>
-[...5 lines deleted...]
-      <c r="I9" s="140"/>
+      <c r="C9" s="140"/>
+      <c r="D9" s="141"/>
+      <c r="E9" s="142"/>
+      <c r="F9" s="142"/>
+      <c r="G9" s="142"/>
+      <c r="H9" s="142"/>
+      <c r="I9" s="143"/>
     </row>
     <row r="10" spans="2:9" ht="25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B10" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="C10" s="66" t="s">
+      <c r="C10" s="85" t="s">
         <v>94</v>
       </c>
-      <c r="D10" s="131"/>
-[...4 lines deleted...]
-      <c r="I10" s="68"/>
+      <c r="D10" s="139"/>
+      <c r="E10" s="86"/>
+      <c r="F10" s="86"/>
+      <c r="G10" s="86"/>
+      <c r="H10" s="86"/>
+      <c r="I10" s="87"/>
     </row>
     <row r="11" spans="2:9" ht="25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="C11" s="66" t="s">
+      <c r="C11" s="85" t="s">
         <v>94</v>
       </c>
-      <c r="D11" s="131"/>
-[...4 lines deleted...]
-      <c r="I11" s="68"/>
+      <c r="D11" s="139"/>
+      <c r="E11" s="86"/>
+      <c r="F11" s="86"/>
+      <c r="G11" s="86"/>
+      <c r="H11" s="86"/>
+      <c r="I11" s="87"/>
     </row>
     <row r="12" spans="2:9" ht="25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="8" t="s">
         <v>136</v>
       </c>
-      <c r="C12" s="66" t="s">
+      <c r="C12" s="85" t="s">
         <v>94</v>
       </c>
-      <c r="D12" s="131"/>
-[...4 lines deleted...]
-      <c r="I12" s="68"/>
+      <c r="D12" s="139"/>
+      <c r="E12" s="86"/>
+      <c r="F12" s="86"/>
+      <c r="G12" s="86"/>
+      <c r="H12" s="86"/>
+      <c r="I12" s="87"/>
     </row>
     <row r="13" spans="2:9" ht="25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B13" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="66" t="s">
+      <c r="C13" s="85" t="s">
         <v>94</v>
       </c>
-      <c r="D13" s="131"/>
-[...4 lines deleted...]
-      <c r="I13" s="68"/>
+      <c r="D13" s="139"/>
+      <c r="E13" s="86"/>
+      <c r="F13" s="86"/>
+      <c r="G13" s="86"/>
+      <c r="H13" s="86"/>
+      <c r="I13" s="87"/>
     </row>
     <row r="14" spans="2:9" ht="25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B14" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="C14" s="137"/>
-[...5 lines deleted...]
-      <c r="I14" s="140"/>
+      <c r="C14" s="140"/>
+      <c r="D14" s="141"/>
+      <c r="E14" s="142"/>
+      <c r="F14" s="142"/>
+      <c r="G14" s="142"/>
+      <c r="H14" s="142"/>
+      <c r="I14" s="143"/>
     </row>
     <row r="15" spans="2:9" ht="25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="115" t="s">
+      <c r="B15" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="56" t="s">
+      <c r="C15" s="53" t="s">
         <v>134</v>
       </c>
-      <c r="D15" s="121"/>
-[...4 lines deleted...]
-      <c r="I15" s="123"/>
+      <c r="D15" s="120"/>
+      <c r="E15" s="144"/>
+      <c r="F15" s="144"/>
+      <c r="G15" s="144"/>
+      <c r="H15" s="144"/>
+      <c r="I15" s="121"/>
     </row>
     <row r="16" spans="2:9" ht="25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="116"/>
-      <c r="C16" s="57" t="s">
+      <c r="B16" s="74"/>
+      <c r="C16" s="54" t="s">
         <v>133</v>
       </c>
-      <c r="D16" s="121"/>
-[...4 lines deleted...]
-      <c r="I16" s="123"/>
+      <c r="D16" s="120"/>
+      <c r="E16" s="144"/>
+      <c r="F16" s="144"/>
+      <c r="G16" s="144"/>
+      <c r="H16" s="144"/>
+      <c r="I16" s="121"/>
     </row>
     <row r="17" spans="1:9" ht="25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="116"/>
-      <c r="C17" s="56" t="s">
+      <c r="B17" s="74"/>
+      <c r="C17" s="53" t="s">
         <v>132</v>
       </c>
-      <c r="D17" s="121"/>
-[...4 lines deleted...]
-      <c r="I17" s="123"/>
+      <c r="D17" s="120"/>
+      <c r="E17" s="144"/>
+      <c r="F17" s="144"/>
+      <c r="G17" s="144"/>
+      <c r="H17" s="144"/>
+      <c r="I17" s="121"/>
     </row>
     <row r="18" spans="1:9" ht="18.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B18" s="117"/>
-      <c r="C18" s="56" t="s">
+      <c r="B18" s="75"/>
+      <c r="C18" s="53" t="s">
         <v>131</v>
       </c>
-      <c r="D18" s="121"/>
-[...4 lines deleted...]
-      <c r="I18" s="123"/>
+      <c r="D18" s="120"/>
+      <c r="E18" s="144"/>
+      <c r="F18" s="144"/>
+      <c r="G18" s="144"/>
+      <c r="H18" s="144"/>
+      <c r="I18" s="121"/>
     </row>
     <row r="19" spans="1:9" ht="25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="43"/>
-      <c r="B19" s="55" t="s">
+      <c r="A19" s="40"/>
+      <c r="B19" s="52" t="s">
         <v>130</v>
       </c>
-      <c r="C19" s="141"/>
-[...5 lines deleted...]
-      <c r="I19" s="143"/>
+      <c r="C19" s="122"/>
+      <c r="D19" s="123"/>
+      <c r="E19" s="123"/>
+      <c r="F19" s="123"/>
+      <c r="G19" s="123"/>
+      <c r="H19" s="123"/>
+      <c r="I19" s="124"/>
     </row>
     <row r="20" spans="1:9" ht="32.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="43"/>
-      <c r="B20" s="54" t="s">
+      <c r="A20" s="40"/>
+      <c r="B20" s="51" t="s">
         <v>129</v>
       </c>
-      <c r="C20" s="147" t="s">
+      <c r="C20" s="136" t="s">
         <v>93</v>
       </c>
-      <c r="D20" s="148"/>
-[...4 lines deleted...]
-      <c r="I20" s="149"/>
+      <c r="D20" s="137"/>
+      <c r="E20" s="137"/>
+      <c r="F20" s="137"/>
+      <c r="G20" s="137"/>
+      <c r="H20" s="137"/>
+      <c r="I20" s="138"/>
     </row>
     <row r="21" spans="1:9" ht="25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="53" t="s">
+      <c r="B21" s="50" t="s">
         <v>84</v>
       </c>
-      <c r="C21" s="141" t="s">
+      <c r="C21" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="D21" s="142"/>
-[...4 lines deleted...]
-      <c r="I21" s="143"/>
+      <c r="D21" s="123"/>
+      <c r="E21" s="123"/>
+      <c r="F21" s="123"/>
+      <c r="G21" s="123"/>
+      <c r="H21" s="123"/>
+      <c r="I21" s="124"/>
     </row>
     <row r="22" spans="1:9" ht="55" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="43"/>
-      <c r="B22" s="144" t="s">
+      <c r="A22" s="40"/>
+      <c r="B22" s="133" t="s">
         <v>128</v>
       </c>
-      <c r="C22" s="42" t="s">
+      <c r="C22" s="39" t="s">
         <v>127</v>
       </c>
-      <c r="D22" s="42" t="s">
+      <c r="D22" s="39" t="s">
         <v>79</v>
       </c>
-      <c r="E22" s="30" t="s">
+      <c r="E22" s="27" t="s">
         <v>116</v>
       </c>
-      <c r="F22" s="52" t="s">
+      <c r="F22" s="49" t="s">
         <v>126</v>
       </c>
-      <c r="G22" s="52" t="s">
+      <c r="G22" s="49" t="s">
         <v>125</v>
       </c>
-      <c r="H22" s="51" t="s">
+      <c r="H22" s="48" t="s">
         <v>124</v>
       </c>
-      <c r="I22" s="51" t="s">
+      <c r="I22" s="48" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="43"/>
-[...1 lines deleted...]
-      <c r="C23" s="50" t="s">
+      <c r="A23" s="40"/>
+      <c r="B23" s="134"/>
+      <c r="C23" s="47" t="s">
         <v>122</v>
       </c>
-      <c r="D23" s="50"/>
-[...4 lines deleted...]
-      <c r="I23" s="48"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
     </row>
     <row r="24" spans="1:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="43"/>
-[...1 lines deleted...]
-      <c r="C24" s="50" t="s">
+      <c r="A24" s="40"/>
+      <c r="B24" s="134"/>
+      <c r="C24" s="47" t="s">
         <v>121</v>
       </c>
-      <c r="D24" s="50"/>
-[...4 lines deleted...]
-      <c r="I24" s="48"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="46"/>
+      <c r="G24" s="46"/>
+      <c r="H24" s="46"/>
+      <c r="I24" s="45"/>
     </row>
     <row r="25" spans="1:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B25" s="146"/>
-      <c r="C25" s="47" t="s">
+      <c r="B25" s="135"/>
+      <c r="C25" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="D25" s="46"/>
-[...4 lines deleted...]
-      <c r="I25" s="44"/>
+      <c r="D25" s="43"/>
+      <c r="E25" s="43"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="41"/>
     </row>
     <row r="26" spans="1:9" ht="38.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="43"/>
-      <c r="B26" s="144" t="s">
+      <c r="A26" s="40"/>
+      <c r="B26" s="133" t="s">
         <v>81</v>
       </c>
-      <c r="C26" s="42" t="s">
+      <c r="C26" s="39" t="s">
         <v>117</v>
       </c>
-      <c r="D26" s="118" t="s">
+      <c r="D26" s="128" t="s">
         <v>79</v>
       </c>
-      <c r="E26" s="119"/>
-[...1 lines deleted...]
-      <c r="G26" s="118" t="s">
+      <c r="E26" s="129"/>
+      <c r="F26" s="130"/>
+      <c r="G26" s="128" t="s">
         <v>116</v>
       </c>
-      <c r="H26" s="119"/>
-      <c r="I26" s="120"/>
+      <c r="H26" s="129"/>
+      <c r="I26" s="130"/>
     </row>
     <row r="27" spans="1:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="43"/>
-[...1 lines deleted...]
-      <c r="C27" s="41" t="s">
+      <c r="A27" s="40"/>
+      <c r="B27" s="134"/>
+      <c r="C27" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="D27" s="150"/>
-[...4 lines deleted...]
-      <c r="I27" s="143"/>
+      <c r="D27" s="125"/>
+      <c r="E27" s="126"/>
+      <c r="F27" s="127"/>
+      <c r="G27" s="122"/>
+      <c r="H27" s="123"/>
+      <c r="I27" s="124"/>
     </row>
     <row r="28" spans="1:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="43"/>
-[...1 lines deleted...]
-      <c r="C28" s="41" t="s">
+      <c r="A28" s="40"/>
+      <c r="B28" s="134"/>
+      <c r="C28" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="D28" s="150"/>
-[...4 lines deleted...]
-      <c r="I28" s="143"/>
+      <c r="D28" s="125"/>
+      <c r="E28" s="126"/>
+      <c r="F28" s="127"/>
+      <c r="G28" s="122"/>
+      <c r="H28" s="123"/>
+      <c r="I28" s="124"/>
     </row>
     <row r="29" spans="1:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="43"/>
-[...1 lines deleted...]
-      <c r="C29" s="41" t="s">
+      <c r="A29" s="40"/>
+      <c r="B29" s="134"/>
+      <c r="C29" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="D29" s="150"/>
-[...4 lines deleted...]
-      <c r="I29" s="143"/>
+      <c r="D29" s="125"/>
+      <c r="E29" s="126"/>
+      <c r="F29" s="127"/>
+      <c r="G29" s="122"/>
+      <c r="H29" s="123"/>
+      <c r="I29" s="124"/>
     </row>
     <row r="30" spans="1:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="43"/>
-[...1 lines deleted...]
-      <c r="C30" s="40" t="s">
+      <c r="A30" s="40"/>
+      <c r="B30" s="135"/>
+      <c r="C30" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="D30" s="150"/>
-[...4 lines deleted...]
-      <c r="I30" s="143"/>
+      <c r="D30" s="125"/>
+      <c r="E30" s="126"/>
+      <c r="F30" s="127"/>
+      <c r="G30" s="122"/>
+      <c r="H30" s="123"/>
+      <c r="I30" s="124"/>
     </row>
     <row r="31" spans="1:9" ht="38.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B31" s="144" t="s">
+      <c r="B31" s="133" t="s">
         <v>120</v>
       </c>
-      <c r="C31" s="42" t="s">
+      <c r="C31" s="39" t="s">
         <v>117</v>
       </c>
-      <c r="D31" s="118" t="s">
+      <c r="D31" s="128" t="s">
         <v>79</v>
       </c>
-      <c r="E31" s="119"/>
-[...1 lines deleted...]
-      <c r="G31" s="118" t="s">
+      <c r="E31" s="129"/>
+      <c r="F31" s="130"/>
+      <c r="G31" s="128" t="s">
         <v>116</v>
       </c>
-      <c r="H31" s="119"/>
-      <c r="I31" s="120"/>
+      <c r="H31" s="129"/>
+      <c r="I31" s="130"/>
     </row>
     <row r="32" spans="1:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="145"/>
-      <c r="C32" s="41" t="s">
+      <c r="B32" s="134"/>
+      <c r="C32" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="D32" s="150"/>
-[...4 lines deleted...]
-      <c r="I32" s="143"/>
+      <c r="D32" s="125"/>
+      <c r="E32" s="126"/>
+      <c r="F32" s="127"/>
+      <c r="G32" s="122"/>
+      <c r="H32" s="123"/>
+      <c r="I32" s="124"/>
     </row>
     <row r="33" spans="2:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="145"/>
-      <c r="C33" s="41" t="s">
+      <c r="B33" s="134"/>
+      <c r="C33" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="D33" s="150"/>
-[...4 lines deleted...]
-      <c r="I33" s="143"/>
+      <c r="D33" s="125"/>
+      <c r="E33" s="126"/>
+      <c r="F33" s="127"/>
+      <c r="G33" s="122"/>
+      <c r="H33" s="123"/>
+      <c r="I33" s="124"/>
     </row>
     <row r="34" spans="2:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="145"/>
-      <c r="C34" s="41" t="s">
+      <c r="B34" s="134"/>
+      <c r="C34" s="38" t="s">
         <v>42</v>
       </c>
-      <c r="D34" s="150"/>
-[...4 lines deleted...]
-      <c r="I34" s="143"/>
+      <c r="D34" s="125"/>
+      <c r="E34" s="126"/>
+      <c r="F34" s="127"/>
+      <c r="G34" s="122"/>
+      <c r="H34" s="123"/>
+      <c r="I34" s="124"/>
     </row>
     <row r="35" spans="2:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="145"/>
-      <c r="C35" s="40" t="s">
+      <c r="B35" s="134"/>
+      <c r="C35" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="D35" s="150"/>
-[...4 lines deleted...]
-      <c r="I35" s="143"/>
+      <c r="D35" s="125"/>
+      <c r="E35" s="126"/>
+      <c r="F35" s="127"/>
+      <c r="G35" s="122"/>
+      <c r="H35" s="123"/>
+      <c r="I35" s="124"/>
     </row>
     <row r="36" spans="2:9" ht="42" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="60" t="s">
+      <c r="B36" s="76" t="s">
         <v>80</v>
       </c>
-      <c r="C36" s="119" t="s">
+      <c r="C36" s="129" t="s">
         <v>8</v>
       </c>
-      <c r="D36" s="119"/>
-[...1 lines deleted...]
-      <c r="F36" s="118" t="s">
+      <c r="D36" s="129"/>
+      <c r="E36" s="130"/>
+      <c r="F36" s="128" t="s">
         <v>119</v>
       </c>
-      <c r="G36" s="120"/>
-      <c r="H36" s="153" t="s">
+      <c r="G36" s="130"/>
+      <c r="H36" s="131" t="s">
         <v>118</v>
       </c>
-      <c r="I36" s="154"/>
+      <c r="I36" s="132"/>
     </row>
     <row r="37" spans="2:9" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="61"/>
-      <c r="C37" s="103" t="s">
+      <c r="B37" s="77"/>
+      <c r="C37" s="114" t="s">
         <v>94</v>
       </c>
-      <c r="D37" s="103"/>
-[...4 lines deleted...]
-      <c r="I37" s="152"/>
+      <c r="D37" s="114"/>
+      <c r="E37" s="115"/>
+      <c r="F37" s="120"/>
+      <c r="G37" s="121"/>
+      <c r="H37" s="125"/>
+      <c r="I37" s="127"/>
     </row>
     <row r="38" spans="2:9" ht="38.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="61"/>
-      <c r="C38" s="39" t="s">
+      <c r="B38" s="77"/>
+      <c r="C38" s="36" t="s">
         <v>117</v>
       </c>
-      <c r="D38" s="118" t="s">
+      <c r="D38" s="128" t="s">
         <v>79</v>
       </c>
-      <c r="E38" s="119"/>
-[...1 lines deleted...]
-      <c r="G38" s="118" t="s">
+      <c r="E38" s="129"/>
+      <c r="F38" s="130"/>
+      <c r="G38" s="128" t="s">
         <v>116</v>
       </c>
-      <c r="H38" s="119"/>
-      <c r="I38" s="120"/>
+      <c r="H38" s="129"/>
+      <c r="I38" s="130"/>
     </row>
     <row r="39" spans="2:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="61"/>
-      <c r="C39" s="38" t="s">
+      <c r="B39" s="77"/>
+      <c r="C39" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="D39" s="150"/>
-[...4 lines deleted...]
-      <c r="I39" s="143"/>
+      <c r="D39" s="125"/>
+      <c r="E39" s="126"/>
+      <c r="F39" s="127"/>
+      <c r="G39" s="122"/>
+      <c r="H39" s="123"/>
+      <c r="I39" s="124"/>
     </row>
     <row r="40" spans="2:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="61"/>
-      <c r="C40" s="38" t="s">
+      <c r="B40" s="77"/>
+      <c r="C40" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="D40" s="150"/>
-[...4 lines deleted...]
-      <c r="I40" s="143"/>
+      <c r="D40" s="125"/>
+      <c r="E40" s="126"/>
+      <c r="F40" s="127"/>
+      <c r="G40" s="122"/>
+      <c r="H40" s="123"/>
+      <c r="I40" s="124"/>
     </row>
     <row r="41" spans="2:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="61"/>
-      <c r="C41" s="38" t="s">
+      <c r="B41" s="77"/>
+      <c r="C41" s="35" t="s">
         <v>42</v>
       </c>
-      <c r="D41" s="150"/>
-[...4 lines deleted...]
-      <c r="I41" s="143"/>
+      <c r="D41" s="125"/>
+      <c r="E41" s="126"/>
+      <c r="F41" s="127"/>
+      <c r="G41" s="122"/>
+      <c r="H41" s="123"/>
+      <c r="I41" s="124"/>
     </row>
     <row r="42" spans="2:9" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="62"/>
-      <c r="C42" s="38" t="s">
+      <c r="B42" s="78"/>
+      <c r="C42" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="150"/>
-[...4 lines deleted...]
-      <c r="I42" s="143"/>
+      <c r="D42" s="125"/>
+      <c r="E42" s="126"/>
+      <c r="F42" s="127"/>
+      <c r="G42" s="122"/>
+      <c r="H42" s="123"/>
+      <c r="I42" s="124"/>
     </row>
     <row r="43" spans="2:9" ht="13" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="2:9" ht="70" x14ac:dyDescent="0.25">
-      <c r="B46" s="24" t="s">
+      <c r="B46" s="21" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="47" spans="2:9" ht="17.5" x14ac:dyDescent="0.25">
-      <c r="B47" s="25" t="s">
+      <c r="B47" s="22" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="48" spans="2:9" ht="17.5" x14ac:dyDescent="0.25">
-      <c r="B48" s="25" t="s">
+      <c r="B48" s="22" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
-    <mergeCell ref="F37:G37"/>
-[...48 lines deleted...]
-    <mergeCell ref="D26:F26"/>
     <mergeCell ref="C12:I12"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="C8:I8"/>
     <mergeCell ref="C9:I9"/>
     <mergeCell ref="C10:I10"/>
     <mergeCell ref="C11:I11"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="C4:I5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="H7:I7"/>
+    <mergeCell ref="C13:I13"/>
+    <mergeCell ref="B15:B18"/>
+    <mergeCell ref="C14:I14"/>
+    <mergeCell ref="G26:I26"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="D15:I15"/>
+    <mergeCell ref="D16:I16"/>
+    <mergeCell ref="D17:I17"/>
+    <mergeCell ref="D18:I18"/>
+    <mergeCell ref="D26:F26"/>
+    <mergeCell ref="G29:I29"/>
+    <mergeCell ref="B22:B25"/>
+    <mergeCell ref="C19:I19"/>
+    <mergeCell ref="C20:I20"/>
+    <mergeCell ref="C21:I21"/>
+    <mergeCell ref="B26:B30"/>
+    <mergeCell ref="D27:F27"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="D29:F29"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="G30:I30"/>
+    <mergeCell ref="B31:B35"/>
+    <mergeCell ref="G33:I33"/>
+    <mergeCell ref="D34:F34"/>
+    <mergeCell ref="G34:I34"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="D35:F35"/>
+    <mergeCell ref="G35:I35"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="D31:F31"/>
+    <mergeCell ref="G31:I31"/>
+    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="G32:I32"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="G39:I39"/>
+    <mergeCell ref="D40:F40"/>
+    <mergeCell ref="G40:I40"/>
+    <mergeCell ref="B36:B42"/>
+    <mergeCell ref="D38:F38"/>
+    <mergeCell ref="G38:I38"/>
+    <mergeCell ref="D39:F39"/>
+    <mergeCell ref="D41:F41"/>
+    <mergeCell ref="G41:I41"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="G42:I42"/>
+    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="H36:I36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="45" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C63A213C-F015-41E7-AD66-1A405B883DFA}">
           <x14:formula1>
             <xm:f>Veri!$F$1:$F$8</xm:f>
           </x14:formula1>
           <xm:sqref>C37:E37</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8E508888-3035-4F35-9736-86C5BD58310F}">
           <x14:formula1>
             <xm:f>Veri!$H$1:$H$4</xm:f>
           </x14:formula1>
           <xm:sqref>C13:I13</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C0D96284-746D-40C7-803F-B1B509594200}">
           <x14:formula1>
             <xm:f>Veri!$D$1:$D$24</xm:f>
           </x14:formula1>
           <xm:sqref>C21:I21</xm:sqref>
         </x14:dataValidation>
@@ -4964,319 +4903,319 @@
           <xm:sqref>C12:I12</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>Veri!$B$1:$B$14</xm:f>
           </x14:formula1>
           <xm:sqref>C11:I11</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Veri!$A$1:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>C10:I10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{559FE5C8-FBE8-45EC-B1D1-3B68A0C7A7B6}">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C9" sqref="C9:I9"/>
+      <selection activeCell="C9" sqref="C9:E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.81640625" style="37" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="8.7265625" style="37"/>
+    <col min="1" max="1" width="21.81640625" style="34" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="31.7265625" style="34" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="46.7265625" style="34" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="52.7265625" style="34" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.7265625" style="34"/>
+    <col min="6" max="6" width="20.26953125" style="34" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.7265625" style="34"/>
+    <col min="8" max="8" width="18" style="34" bestFit="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.7265625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="17.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="56" t="s">
         <v>94</v>
       </c>
-      <c r="B1" s="59" t="s">
+      <c r="B1" s="56" t="s">
         <v>94</v>
       </c>
-      <c r="C1" s="59" t="s">
+      <c r="C1" s="56" t="s">
         <v>94</v>
       </c>
-      <c r="D1" s="59" t="s">
+      <c r="D1" s="56" t="s">
         <v>94</v>
       </c>
-      <c r="F1" s="59" t="s">
+      <c r="F1" s="56" t="s">
         <v>94</v>
       </c>
-      <c r="H1" s="59" t="s">
+      <c r="H1" s="56" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="A2" s="58" t="s">
+      <c r="A2" s="55" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="58" t="s">
+      <c r="B2" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="C2" s="58" t="s">
+      <c r="C2" s="55" t="s">
         <v>28</v>
       </c>
-      <c r="D2" s="58" t="s">
+      <c r="D2" s="55" t="s">
         <v>49</v>
       </c>
-      <c r="F2" s="58" t="s">
+      <c r="F2" s="55" t="s">
         <v>73</v>
       </c>
-      <c r="H2" s="58" t="s">
+      <c r="H2" s="55" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="A3" s="58" t="s">
+      <c r="A3" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="58" t="s">
+      <c r="B3" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="58" t="s">
+      <c r="C3" s="55" t="s">
         <v>33</v>
       </c>
-      <c r="D3" s="58" t="s">
+      <c r="D3" s="55" t="s">
         <v>50</v>
       </c>
-      <c r="F3" s="58" t="s">
+      <c r="F3" s="55" t="s">
         <v>74</v>
       </c>
-      <c r="H3" s="58" t="s">
+      <c r="H3" s="55" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="A4" s="58" t="s">
+      <c r="A4" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="58" t="s">
+      <c r="B4" s="55" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="58" t="s">
+      <c r="C4" s="55" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="58" t="s">
+      <c r="D4" s="55" t="s">
         <v>51</v>
       </c>
-      <c r="F4" s="58" t="s">
+      <c r="F4" s="55" t="s">
         <v>75</v>
       </c>
-      <c r="H4" s="58" t="s">
+      <c r="H4" s="55" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="A5" s="58" t="s">
+      <c r="A5" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B5" s="58" t="s">
+      <c r="B5" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="58" t="s">
+      <c r="C5" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="D5" s="58" t="s">
+      <c r="D5" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="F5" s="58" t="s">
+      <c r="F5" s="55" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="A6" s="58" t="s">
+      <c r="A6" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="58" t="s">
+      <c r="B6" s="55" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="58" t="s">
+      <c r="C6" s="55" t="s">
         <v>30</v>
       </c>
-      <c r="D6" s="58" t="s">
+      <c r="D6" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="F6" s="58" t="s">
+      <c r="F6" s="55" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="A7" s="58" t="s">
+      <c r="A7" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="58" t="s">
+      <c r="B7" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="58" t="s">
+      <c r="C7" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="D7" s="58" t="s">
+      <c r="D7" s="55" t="s">
         <v>54</v>
       </c>
-      <c r="F7" s="58" t="s">
+      <c r="F7" s="55" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="A8" s="58" t="s">
+      <c r="A8" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="58" t="s">
+      <c r="B8" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="C8" s="58" t="s">
+      <c r="C8" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="58" t="s">
+      <c r="D8" s="55" t="s">
         <v>55</v>
       </c>
-      <c r="F8" s="58" t="s">
+      <c r="F8" s="55" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="A9" s="58"/>
-      <c r="B9" s="58" t="s">
+      <c r="A9" s="55"/>
+      <c r="B9" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="58"/>
-      <c r="D9" s="58" t="s">
+      <c r="C9" s="55"/>
+      <c r="D9" s="55" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="A10" s="58"/>
-      <c r="B10" s="58" t="s">
+      <c r="A10" s="55"/>
+      <c r="B10" s="55" t="s">
         <v>22</v>
       </c>
-      <c r="C10" s="58"/>
-      <c r="D10" s="58" t="s">
+      <c r="C10" s="55"/>
+      <c r="D10" s="55" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="A11" s="58"/>
-      <c r="B11" s="58" t="s">
+      <c r="A11" s="55"/>
+      <c r="B11" s="55" t="s">
         <v>25</v>
       </c>
-      <c r="C11" s="58"/>
-      <c r="D11" s="58" t="s">
+      <c r="C11" s="55"/>
+      <c r="D11" s="55" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="A12" s="58"/>
-      <c r="B12" s="58" t="s">
+      <c r="A12" s="55"/>
+      <c r="B12" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="C12" s="58"/>
-      <c r="D12" s="58" t="s">
+      <c r="C12" s="55"/>
+      <c r="D12" s="55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="A13" s="58"/>
-      <c r="B13" s="58" t="s">
+      <c r="A13" s="55"/>
+      <c r="B13" s="55" t="s">
         <v>39</v>
       </c>
-      <c r="C13" s="58"/>
-      <c r="D13" s="58" t="s">
+      <c r="C13" s="55"/>
+      <c r="D13" s="55" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="B14" s="58" t="s">
+      <c r="B14" s="55" t="s">
         <v>27</v>
       </c>
-      <c r="D14" s="58" t="s">
+      <c r="D14" s="55" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="D15" s="58" t="s">
+      <c r="D15" s="55" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="18" x14ac:dyDescent="0.4">
-      <c r="D16" s="58" t="s">
+      <c r="D16" s="55" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="17" spans="4:4" ht="18" x14ac:dyDescent="0.4">
-      <c r="D17" s="58" t="s">
+      <c r="D17" s="55" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="4:4" ht="18" x14ac:dyDescent="0.4">
-      <c r="D18" s="58" t="s">
+      <c r="D18" s="55" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="4:4" ht="18" x14ac:dyDescent="0.4">
-      <c r="D19" s="58" t="s">
+      <c r="D19" s="55" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="4:4" ht="18" x14ac:dyDescent="0.4">
-      <c r="D20" s="58" t="s">
+      <c r="D20" s="55" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="21" spans="4:4" ht="18" x14ac:dyDescent="0.4">
-      <c r="D21" s="58" t="s">
+      <c r="D21" s="55" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="4:4" ht="18" x14ac:dyDescent="0.4">
-      <c r="D22" s="58" t="s">
+      <c r="D22" s="55" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="23" spans="4:4" ht="18" x14ac:dyDescent="0.4">
-      <c r="D23" s="58" t="s">
+      <c r="D23" s="55" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="4:4" ht="18" x14ac:dyDescent="0.4">
-      <c r="D24" s="58" t="s">
+      <c r="D24" s="55" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A 8 X U 4 X c V z R t u k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T Y j V E y U 8 Z X C U x a o x r U y o 0 Q j F t s d z N w S N 5 B T G K u j m + 7 3 3 D e / f r D b K + q Y O L N F a 1 O k U T H K F A a t E W S p c p 6 t w x n K O M w Z q L E y 9 l M M j a J r 0 t U l Q 5 d 0 4 I 8 d 5 j P 8 W t K Q m N o g k 5 5 K u t q G T D 0 U d W / + V Q a e u 4 F h I x 2 L / G M I o X M a a z e N g E Z I S Q K / 0 V 6 N A 9 2 x 8 I y 6 5 2 n Z H M m X C 3 A T J G I O 8 P 7 A F Q S w M E F A A C A A g A 8 X U 4 X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A P F 1 O F 0 o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A P F 1 O F 3 F c 0 b b p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D x d T h d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A P F 1 O F 0 o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A N o A A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A D J u e + R O c L m R a m M m + 1 R C w f Q A A A A A A I A A A A A A A N m A A D A A A A A E A A A A K O H j m a S A l w 6 k Y a P 1 D M A r t 8 A A A A A B I A A A K A A A A A Q A A A A Y 9 9 l v G 2 9 Z q W b d o 4 Z o a x R 7 l A A A A A Z g A h q T X d Y J L x K 7 C v U m q E Y D T / O 1 5 h a L O X Y I T P p 0 U Z A I u g A d W s n G U F j D Y x C E 4 B V i 3 C K 2 p / S l B S 5 N v M + H K D z a e P T 7 z R N i R 3 K m p 2 + m W f X d 4 q 2 2 x Q A A A B g 4 2 0 h u + C Y c Q M u Q W Y y y T k n C + e 7 2 Q = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E257EEC9-101E-4C68-86C9-520DC057C3C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>